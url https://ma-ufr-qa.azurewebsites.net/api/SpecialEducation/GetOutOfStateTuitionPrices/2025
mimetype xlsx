--- v2 (2026-07-01)
+++ v3 (2026-09-29)
@@ -1,56 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheets>
     <sheet sheetId="1" name="Sheet1" state="visible" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102">
   <si>
     <t>OUT OF STATE FY 2025</t>
   </si>
   <si>
     <t>School Name</t>
+  </si>
+  <si>
+    <t>A NEW SCHOOL TEST JULY</t>
   </si>
   <si>
     <t>American School for the Deaf</t>
   </si>
   <si>
     <t>Bellefaire Jewish  Childrens Bureau</t>
   </si>
   <si>
     <t>Chapel Haven Schleifer Center, Inc.</t>
   </si>
   <si>
     <t>Devereux Glenholme</t>
   </si>
   <si>
     <t>Easter Seals of New Hampshire</t>
   </si>
   <si>
     <t>Greenwood School</t>
   </si>
   <si>
     <t>Groden Center</t>
   </si>
   <si>
     <t>Grove</t>
   </si>
@@ -73,96 +76,105 @@
     <t>Seven Hills New Hampshire, Inc.</t>
   </si>
   <si>
     <t>The home for little Wanderers</t>
   </si>
   <si>
     <t>The learning Clinic, Inc.</t>
   </si>
   <si>
     <t>Vermont Permanency Initiative, Inc.</t>
   </si>
   <si>
     <t>Wolf School</t>
   </si>
   <si>
     <t>THIS PRICE LIST IS UPDATED REGULARLY. 
 Notes:</t>
   </si>
   <si>
     <t>Blue Highlight Indicates Prices May Be Increased by the Host State.</t>
   </si>
   <si>
     <t>Program Type</t>
   </si>
   <si>
+    <t>DAY</t>
+  </si>
+  <si>
     <t>Week</t>
   </si>
   <si>
     <t>Res Ed</t>
   </si>
   <si>
     <t>Res</t>
   </si>
   <si>
     <t>Day</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Res. Ed</t>
   </si>
   <si>
     <t>Res Ed/Day</t>
   </si>
   <si>
     <t>Summer</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
+    <t>Arizona</t>
+  </si>
+  <si>
     <t>Connecticut</t>
   </si>
   <si>
     <t>Arkansas</t>
   </si>
   <si>
     <t>Ohio</t>
   </si>
   <si>
     <t>New Hampshire</t>
   </si>
   <si>
     <t>Vermont</t>
   </si>
   <si>
     <t>Rhode Island</t>
   </si>
   <si>
     <t>Program Name</t>
+  </si>
+  <si>
+    <t>TEST</t>
   </si>
   <si>
     <t>MA Educational/Day</t>
   </si>
   <si>
     <t>MA Educational/Residential</t>
   </si>
   <si>
     <t>PACES 180 Day Residential</t>
   </si>
   <si>
     <t>PACES 180 Day Education</t>
   </si>
   <si>
     <t>PACES 180 Day Education/180 Residential</t>
   </si>
   <si>
     <t>PACES Day Education 215</t>
   </si>
   <si>
     <t>PACES Day Residential 365</t>
   </si>
   <si>
     <t>PACES 365 Res/PACES Day 215</t>
   </si>
@@ -501,1812 +513,1841 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:I64"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="43.6640625" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="14.33203125" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="122.23046875" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="18.5234375" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="8" max="8" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
     <col min="9" max="9" bestFit="true" width="15.3828125" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>46204</v>
+        <v>46294</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E4" t="n">
-        <v>9505002</v>
+        <v>9505008</v>
       </c>
       <c r="F4" t="n">
         <v>180</v>
       </c>
       <c r="G4" s="7" t="n">
-        <v>84065</v>
+        <v>63222</v>
       </c>
       <c r="H4" s="7" t="n">
-        <v>467.03</v>
+        <v>351.23</v>
       </c>
       <c r="I4" s="9" t="n">
-        <v>45474</v>
+        <v>45844</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E5" t="n">
-        <v>9505001</v>
+        <v>9505002</v>
       </c>
       <c r="F5" t="n">
         <v>180</v>
       </c>
       <c r="G5" s="7" t="n">
-        <v>121303</v>
+        <v>84065</v>
       </c>
       <c r="H5" s="7" t="n">
-        <v>673.92</v>
+        <v>467.03</v>
       </c>
       <c r="I5" s="9" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E6" t="n">
-        <v>9505057</v>
+        <v>9505001</v>
       </c>
       <c r="F6" t="n">
         <v>180</v>
       </c>
       <c r="G6" s="7" t="n">
-        <v>100596</v>
+        <v>121303</v>
       </c>
       <c r="H6" s="7" t="n">
-        <v>558.87</v>
+        <v>673.92</v>
       </c>
       <c r="I6" s="9" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E7" t="n">
+        <v>9505057</v>
+      </c>
+      <c r="F7" t="n">
+        <v>180</v>
+      </c>
+      <c r="G7" s="7" t="n">
+        <v>100596</v>
+      </c>
+      <c r="H7" s="7" t="n">
+        <v>558.87</v>
+      </c>
+      <c r="I7" s="9" t="n">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" t="n">
         <v>9505055</v>
       </c>
-      <c r="F7" t="n">
+      <c r="F8" t="n">
         <v>165</v>
       </c>
-      <c r="G7" s="7" t="n">
+      <c r="G8" s="7" t="n">
         <v>178237</v>
       </c>
-      <c r="H7" s="7" t="n">
+      <c r="H8" s="7" t="n">
         <v>990.21</v>
       </c>
-      <c r="I7" s="9" t="n">
-[...28 lines deleted...]
-      <c r="I8" s="10" t="n">
+      <c r="I8" s="9" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E9" s="4" t="n">
-        <v>9505004</v>
+        <v>9505056</v>
       </c>
       <c r="F9" s="4" t="n">
-        <v>215</v>
+        <v>100</v>
       </c>
       <c r="G9" s="8" t="n">
-        <v>212895</v>
+        <v>278833</v>
       </c>
       <c r="H9" s="8" t="n">
-        <v>990.21</v>
+        <v>1549.08</v>
       </c>
       <c r="I9" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E10" s="4" t="n">
-        <v>9505059</v>
+        <v>9505004</v>
       </c>
       <c r="F10" s="4" t="n">
-        <v>365</v>
+        <v>215</v>
       </c>
       <c r="G10" s="8" t="n">
-        <v>285426</v>
+        <v>212895</v>
       </c>
       <c r="H10" s="8" t="n">
-        <v>781.99</v>
+        <v>990.21</v>
       </c>
       <c r="I10" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E11" s="4" t="n">
-        <v>9505058</v>
+        <v>9505059</v>
       </c>
       <c r="F11" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G11" s="8" t="n">
-        <v>498321.4</v>
+        <v>285426</v>
       </c>
       <c r="H11" s="8" t="n">
-        <v>1365.26</v>
+        <v>781.99</v>
       </c>
       <c r="I11" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E12" s="4" t="n">
-        <v>9505064</v>
+        <v>9505058</v>
       </c>
       <c r="F12" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G12" s="8" t="n">
-        <v>451517</v>
+        <v>498321.4</v>
       </c>
       <c r="H12" s="8" t="n">
-        <v>1237.03</v>
+        <v>1365.26</v>
       </c>
       <c r="I12" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>4</v>
+        <v>51</v>
       </c>
       <c r="E13" s="4" t="n">
-        <v>9505054</v>
+        <v>9505064</v>
       </c>
       <c r="F13" s="4" t="n">
-        <v>220</v>
+        <v>365</v>
       </c>
       <c r="G13" s="8" t="n">
-        <v>77500</v>
+        <v>451517</v>
       </c>
       <c r="H13" s="8" t="n">
-        <v>352.27</v>
+        <v>1237.03</v>
       </c>
       <c r="I13" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="E14" s="4" t="n">
-        <v>9505044</v>
+        <v>9505054</v>
       </c>
       <c r="F14" s="4" t="n">
-        <v>365</v>
+        <v>220</v>
       </c>
       <c r="G14" s="8" t="n">
-        <v>197100</v>
+        <v>77500</v>
       </c>
       <c r="H14" s="8" t="n">
-        <v>540</v>
+        <v>352.27</v>
       </c>
       <c r="I14" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E15" s="4" t="n">
-        <v>9505009</v>
+        <v>9505044</v>
       </c>
       <c r="F15" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G15" s="8" t="n">
-        <v>414811.86</v>
+        <v>197100</v>
       </c>
       <c r="H15" s="8" t="n">
-        <v>1136.47</v>
+        <v>540</v>
       </c>
       <c r="I15" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E16" s="4" t="n">
-        <v>9505010</v>
+        <v>9505009</v>
       </c>
       <c r="F16" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G16" s="8" t="n">
-        <v>570402.99</v>
+        <v>414811.86</v>
       </c>
       <c r="H16" s="8" t="n">
-        <v>1562.75</v>
+        <v>1136.47</v>
       </c>
       <c r="I16" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E17" s="4" t="n">
-        <v>9505067</v>
+        <v>9505010</v>
       </c>
       <c r="F17" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G17" s="8" t="n">
-        <v>346936.46</v>
+        <v>570402.99</v>
       </c>
       <c r="H17" s="8" t="n">
-        <v>950.51</v>
+        <v>1562.75</v>
       </c>
       <c r="I17" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E18" s="4" t="n">
-        <v>9505066</v>
+        <v>9505067</v>
       </c>
       <c r="F18" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G18" s="8" t="n">
-        <v>502527.59</v>
+        <v>346936.46</v>
       </c>
       <c r="H18" s="8" t="n">
-        <v>1376.79</v>
+        <v>950.51</v>
       </c>
       <c r="I18" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E19" s="4" t="n">
-        <v>9505008</v>
+        <v>9505066</v>
       </c>
       <c r="F19" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G19" s="8" t="n">
-        <v>299493.76</v>
+        <v>502527.59</v>
       </c>
       <c r="H19" s="8" t="n">
-        <v>820.53</v>
+        <v>1376.79</v>
       </c>
       <c r="I19" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E20" s="4" t="n">
-        <v>9505065</v>
+        <v>9505008</v>
       </c>
       <c r="F20" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G20" s="8" t="n">
-        <v>455084.89</v>
+        <v>299493.76</v>
       </c>
       <c r="H20" s="8" t="n">
-        <v>1246.81</v>
+        <v>820.53</v>
       </c>
       <c r="I20" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E21" s="4" t="n">
-        <v>9505012</v>
+        <v>9505065</v>
       </c>
       <c r="F21" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G21" s="8" t="n">
-        <v>403460.16</v>
+        <v>455084.89</v>
       </c>
       <c r="H21" s="8" t="n">
-        <v>1105.37</v>
+        <v>1246.81</v>
       </c>
       <c r="I21" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E22" s="4" t="n">
-        <v>9505013</v>
+        <v>9505012</v>
       </c>
       <c r="F22" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G22" s="8" t="n">
-        <v>599051.29</v>
+        <v>403460.16</v>
       </c>
       <c r="H22" s="8" t="n">
-        <v>1641.24</v>
+        <v>1105.37</v>
       </c>
       <c r="I22" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E23" s="4" t="n">
-        <v>9505014</v>
+        <v>9505013</v>
       </c>
       <c r="F23" s="4" t="n">
-        <v>153</v>
+        <v>365</v>
       </c>
       <c r="G23" s="8" t="n">
-        <v>76400</v>
+        <v>599051.29</v>
       </c>
       <c r="H23" s="8" t="n">
-        <v>499.35</v>
+        <v>1641.24</v>
       </c>
       <c r="I23" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E24" s="4" t="n">
-        <v>9505068</v>
+        <v>9505014</v>
       </c>
       <c r="F24" s="4" t="n">
-        <v>204</v>
+        <v>153</v>
       </c>
       <c r="G24" s="8" t="n">
-        <v>99500</v>
+        <v>76400</v>
       </c>
       <c r="H24" s="8" t="n">
-        <v>487.75</v>
+        <v>499.35</v>
       </c>
       <c r="I24" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E25" s="4" t="n">
-        <v>9505042</v>
+        <v>9505068</v>
       </c>
       <c r="F25" s="4" t="n">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="G25" s="8" t="n">
-        <v>97939</v>
+        <v>99500</v>
       </c>
       <c r="H25" s="8" t="n">
-        <v>447.21</v>
+        <v>487.75</v>
       </c>
       <c r="I25" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E26" s="4" t="n">
-        <v>9505041</v>
+        <v>9505042</v>
       </c>
       <c r="F26" s="4" t="n">
-        <v>365</v>
+        <v>219</v>
       </c>
       <c r="G26" s="8" t="n">
-        <v>324638</v>
+        <v>97939</v>
       </c>
       <c r="H26" s="8" t="n">
-        <v>889.42</v>
+        <v>447.21</v>
       </c>
       <c r="I26" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E27" s="4" t="n">
+        <v>9505041</v>
+      </c>
+      <c r="F27" s="4" t="n">
+        <v>365</v>
+      </c>
+      <c r="G27" s="8" t="n">
+        <v>324638</v>
+      </c>
+      <c r="H27" s="8" t="n">
+        <v>889.42</v>
+      </c>
+      <c r="I27" s="10" t="n">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" s="4" t="n">
         <v>9505043</v>
       </c>
-      <c r="F27" s="4" t="n">
+      <c r="F28" s="4" t="n">
         <v>219</v>
       </c>
-      <c r="G27" s="8" t="n">
+      <c r="G28" s="8" t="n">
         <v>110181</v>
       </c>
-      <c r="H27" s="8" t="n">
+      <c r="H28" s="8" t="n">
         <v>503.11</v>
       </c>
-      <c r="I27" s="10" t="n">
-[...16 lines deleted...]
-      <c r="E28" t="n">
+      <c r="I28" s="10" t="n">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" t="s">
+        <v>66</v>
+      </c>
+      <c r="E29" t="n">
         <v>9505049</v>
       </c>
-      <c r="F28" t="n">
+      <c r="F29" t="n">
         <v>285</v>
       </c>
-      <c r="G28" s="7" t="n">
+      <c r="G29" s="7" t="n">
         <v>167100</v>
       </c>
-      <c r="H28" s="7" t="n">
+      <c r="H29" s="7" t="n">
         <v>586.32</v>
       </c>
-      <c r="I28" s="9" t="n">
-[...28 lines deleted...]
-      <c r="I29" s="10" t="n">
+      <c r="I29" s="9" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="E30" s="4" t="n">
-        <v>9505020</v>
+        <v>9505019</v>
       </c>
       <c r="F30" s="4" t="n">
-        <v>16</v>
+        <v>180</v>
       </c>
       <c r="G30" s="8" t="n">
-        <v>2794.88</v>
+        <v>64301.4</v>
       </c>
       <c r="H30" s="8" t="n">
-        <v>174.68</v>
+        <v>357.23</v>
       </c>
       <c r="I30" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="E31" s="4" t="n">
-        <v>9505037</v>
+        <v>9505020</v>
       </c>
       <c r="F31" s="4" t="n">
-        <v>215</v>
+        <v>16</v>
       </c>
       <c r="G31" s="8" t="n">
-        <v>64070</v>
+        <v>2794.88</v>
       </c>
       <c r="H31" s="8" t="n">
-        <v>298</v>
+        <v>174.68</v>
       </c>
       <c r="I31" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E32" s="4" t="n">
-        <v>9505034</v>
+        <v>9505037</v>
       </c>
       <c r="F32" s="4" t="n">
         <v>215</v>
       </c>
       <c r="G32" s="8" t="n">
         <v>64070</v>
       </c>
       <c r="H32" s="8" t="n">
         <v>298</v>
       </c>
       <c r="I32" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E33" s="4" t="n">
-        <v>9505035</v>
+        <v>9505034</v>
       </c>
       <c r="F33" s="4" t="n">
         <v>215</v>
       </c>
       <c r="G33" s="8" t="n">
-        <v>77830</v>
+        <v>64070</v>
       </c>
       <c r="H33" s="8" t="n">
-        <v>362</v>
+        <v>298</v>
       </c>
       <c r="I33" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E34" s="4" t="n">
-        <v>9505038</v>
+        <v>9505035</v>
       </c>
       <c r="F34" s="4" t="n">
         <v>215</v>
       </c>
       <c r="G34" s="8" t="n">
         <v>77830</v>
       </c>
       <c r="H34" s="8" t="n">
         <v>362</v>
       </c>
       <c r="I34" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E35" s="4" t="n">
-        <v>9505069</v>
+        <v>9505038</v>
       </c>
       <c r="F35" s="4" t="n">
         <v>215</v>
       </c>
       <c r="G35" s="8" t="n">
-        <v>86645</v>
+        <v>77830</v>
       </c>
       <c r="H35" s="8" t="n">
-        <v>403</v>
+        <v>362</v>
       </c>
       <c r="I35" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E36" s="4" t="n">
-        <v>9505070</v>
+        <v>9505069</v>
       </c>
       <c r="F36" s="4" t="n">
         <v>215</v>
       </c>
       <c r="G36" s="8" t="n">
-        <v>77830</v>
+        <v>86645</v>
       </c>
       <c r="H36" s="8" t="n">
-        <v>362</v>
+        <v>403</v>
       </c>
       <c r="I36" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E37" s="4" t="n">
-        <v>9505071</v>
+        <v>9505070</v>
       </c>
       <c r="F37" s="4" t="n">
         <v>215</v>
       </c>
       <c r="G37" s="8" t="n">
-        <v>64070</v>
+        <v>77830</v>
       </c>
       <c r="H37" s="8" t="n">
-        <v>298</v>
+        <v>362</v>
       </c>
       <c r="I37" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E38" s="4" t="n">
-        <v>9505040</v>
+        <v>9505071</v>
       </c>
       <c r="F38" s="4" t="n">
         <v>215</v>
       </c>
       <c r="G38" s="8" t="n">
-        <v>54180</v>
+        <v>64070</v>
       </c>
       <c r="H38" s="8" t="n">
-        <v>252</v>
+        <v>298</v>
       </c>
       <c r="I38" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E39" s="4" t="n">
-        <v>9505021</v>
+        <v>9505040</v>
       </c>
       <c r="F39" s="4" t="n">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G39" s="8" t="n">
-        <v>86317</v>
+        <v>54180</v>
       </c>
       <c r="H39" s="8" t="n">
-        <v>403.35</v>
+        <v>252</v>
       </c>
       <c r="I39" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E40" s="4" t="n">
-        <v>9505046</v>
+        <v>9505021</v>
       </c>
       <c r="F40" s="4" t="n">
         <v>214</v>
       </c>
       <c r="G40" s="8" t="n">
-        <v>154881</v>
+        <v>86317</v>
       </c>
       <c r="H40" s="8" t="n">
-        <v>723.74</v>
+        <v>403.35</v>
       </c>
       <c r="I40" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E41" s="4" t="n">
-        <v>9505047</v>
+        <v>9505046</v>
       </c>
       <c r="F41" s="4" t="n">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="G41" s="8" t="n">
-        <v>75158.6</v>
+        <v>154881</v>
       </c>
       <c r="H41" s="8" t="n">
-        <v>341.63</v>
+        <v>723.74</v>
       </c>
       <c r="I41" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C42" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E42" s="4" t="n">
-        <v>9505060</v>
+        <v>9505047</v>
       </c>
       <c r="F42" s="4" t="n">
-        <v>365</v>
+        <v>220</v>
       </c>
       <c r="G42" s="8" t="n">
-        <v>261172.1</v>
+        <v>75158.6</v>
       </c>
       <c r="H42" s="8" t="n">
-        <v>715.54</v>
+        <v>341.63</v>
       </c>
       <c r="I42" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E43" s="4" t="n">
-        <v>9505028</v>
+        <v>9505060</v>
       </c>
       <c r="F43" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G43" s="8" t="n">
-        <v>376282.15</v>
+        <v>261172.1</v>
       </c>
       <c r="H43" s="8" t="n">
-        <v>1030.91</v>
+        <v>715.54</v>
       </c>
       <c r="I43" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E44" s="4" t="n">
-        <v>9505048</v>
+        <v>9505028</v>
       </c>
       <c r="F44" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G44" s="8" t="n">
-        <v>395211.05</v>
+        <v>376282.15</v>
       </c>
       <c r="H44" s="8" t="n">
-        <v>1082.77</v>
+        <v>1030.91</v>
       </c>
       <c r="I44" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E45" s="4" t="n">
-        <v>9505061</v>
+        <v>9505048</v>
       </c>
       <c r="F45" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G45" s="8" t="n">
-        <v>414844.4</v>
+        <v>395211.05</v>
       </c>
       <c r="H45" s="8" t="n">
-        <v>1136.56</v>
+        <v>1082.77</v>
       </c>
       <c r="I45" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E46" s="4" t="n">
-        <v>9505062</v>
+        <v>9505061</v>
       </c>
       <c r="F46" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G46" s="8" t="n">
-        <v>293821.35</v>
+        <v>414844.4</v>
       </c>
       <c r="H46" s="8" t="n">
-        <v>804.99</v>
+        <v>1136.56</v>
       </c>
       <c r="I46" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E47" s="4" t="n">
-        <v>9505063</v>
+        <v>9505062</v>
       </c>
       <c r="F47" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G47" s="8" t="n">
-        <v>310439.8</v>
+        <v>293821.35</v>
       </c>
       <c r="H47" s="8" t="n">
-        <v>850.52</v>
+        <v>804.99</v>
       </c>
       <c r="I47" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E48" s="4" t="n">
-        <v>9505029</v>
+        <v>9505063</v>
       </c>
       <c r="F48" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G48" s="8" t="n">
-        <v>320167.05</v>
+        <v>310439.8</v>
       </c>
       <c r="H48" s="8" t="n">
-        <v>877.17</v>
+        <v>850.52</v>
       </c>
       <c r="I48" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E49" s="4" t="n">
-        <v>9505031</v>
+        <v>9505029</v>
       </c>
       <c r="F49" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G49" s="8" t="n">
-        <v>299745.3</v>
+        <v>320167.05</v>
       </c>
       <c r="H49" s="8" t="n">
-        <v>821.22</v>
+        <v>877.17</v>
       </c>
       <c r="I49" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E50" s="4" t="n">
-        <v>9505053</v>
+        <v>9505031</v>
       </c>
       <c r="F50" s="4" t="n">
-        <v>220</v>
+        <v>365</v>
       </c>
       <c r="G50" s="8" t="n">
-        <v>76720.6</v>
+        <v>299745.3</v>
       </c>
       <c r="H50" s="8" t="n">
-        <v>348.73</v>
+        <v>821.22</v>
       </c>
       <c r="I50" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E51" s="4" t="n">
-        <v>9505078</v>
+        <v>9505053</v>
       </c>
       <c r="F51" s="4" t="n">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="G51" s="8" t="n">
-        <v>118032.31</v>
+        <v>76720.6</v>
       </c>
       <c r="H51" s="8" t="n">
-        <v>534.08</v>
+        <v>348.73</v>
       </c>
       <c r="I51" s="10" t="n">
-        <v>45536</v>
+        <v>45474</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E52" s="4" t="n">
-        <v>9505005</v>
+        <v>9505078</v>
       </c>
       <c r="F52" s="4" t="n">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G52" s="8" t="n">
-        <v>122501</v>
+        <v>118032.31</v>
       </c>
       <c r="H52" s="8" t="n">
-        <v>556.82</v>
+        <v>534.08</v>
       </c>
       <c r="I52" s="10" t="n">
-        <v>45474</v>
+        <v>45536</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E53" s="4" t="n">
-        <v>9505006</v>
+        <v>9505005</v>
       </c>
       <c r="F53" s="4" t="n">
-        <v>365</v>
+        <v>220</v>
       </c>
       <c r="G53" s="8" t="n">
-        <v>289112</v>
+        <v>122501</v>
       </c>
       <c r="H53" s="8" t="n">
-        <v>792.09</v>
+        <v>556.82</v>
       </c>
       <c r="I53" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E54" s="4" t="n">
-        <v>9505074</v>
+        <v>9505006</v>
       </c>
       <c r="F54" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G54" s="8" t="n">
-        <v>324019.69</v>
+        <v>289112</v>
       </c>
       <c r="H54" s="8" t="n">
-        <v>887.73</v>
+        <v>792.09</v>
       </c>
       <c r="I54" s="10" t="n">
-        <v>45627</v>
+        <v>45474</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>91</v>
+      </c>
+      <c r="E55" s="4" t="n">
+        <v>9505074</v>
       </c>
       <c r="F55" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G55" s="8" t="n">
-        <v>238312.15</v>
+        <v>324019.69</v>
       </c>
       <c r="H55" s="8" t="n">
-        <v>652.91</v>
+        <v>887.73</v>
       </c>
       <c r="I55" s="10" t="n">
         <v>45627</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>9505024</v>
+        <v>91</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>97</v>
       </c>
       <c r="F56" s="4" t="n">
-        <v>222</v>
+        <v>365</v>
       </c>
       <c r="G56" s="8" t="n">
-        <v>85707.54</v>
+        <v>238312.15</v>
       </c>
       <c r="H56" s="8" t="n">
-        <v>386.07</v>
+        <v>652.91</v>
       </c>
       <c r="I56" s="10" t="n">
-        <v>45474</v>
+        <v>45627</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E57" s="4" t="n">
-        <v>9505018</v>
+        <v>9505024</v>
       </c>
       <c r="F57" s="4" t="n">
-        <v>365</v>
+        <v>222</v>
       </c>
       <c r="G57" s="8" t="n">
-        <v>200089.77</v>
+        <v>85707.54</v>
       </c>
       <c r="H57" s="8" t="n">
-        <v>548.19</v>
+        <v>386.07</v>
       </c>
       <c r="I57" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="E58" s="4" t="n">
-        <v>9505017</v>
+        <v>9505018</v>
       </c>
       <c r="F58" s="4" t="n">
-        <v>229</v>
+        <v>365</v>
       </c>
       <c r="G58" s="8" t="n">
-        <v>117964.77</v>
+        <v>200089.77</v>
       </c>
       <c r="H58" s="8" t="n">
-        <v>515.13</v>
+        <v>548.19</v>
       </c>
       <c r="I58" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>89</v>
+        <v>28</v>
       </c>
       <c r="E59" s="4" t="n">
-        <v>9505050</v>
+        <v>9505017</v>
       </c>
       <c r="F59" s="4" t="n">
-        <v>365</v>
+        <v>229</v>
       </c>
       <c r="G59" s="8" t="n">
-        <v>337347.6</v>
+        <v>117964.77</v>
       </c>
       <c r="H59" s="8" t="n">
-        <v>924.24</v>
+        <v>515.13</v>
       </c>
       <c r="I59" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E60" s="4" t="n">
-        <v>9505051</v>
+        <v>9505050</v>
       </c>
       <c r="F60" s="4" t="n">
         <v>365</v>
       </c>
       <c r="G60" s="8" t="n">
-        <v>222471.15</v>
+        <v>337347.6</v>
       </c>
       <c r="H60" s="8" t="n">
-        <v>609.51</v>
+        <v>924.24</v>
       </c>
       <c r="I60" s="10" t="n">
         <v>45474</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="E61" s="4" t="n">
+        <v>9505051</v>
+      </c>
+      <c r="F61" s="4" t="n">
+        <v>365</v>
+      </c>
+      <c r="G61" s="8" t="n">
+        <v>222471.15</v>
+      </c>
+      <c r="H61" s="8" t="n">
+        <v>609.51</v>
+      </c>
+      <c r="I61" s="10" t="n">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" s="4" t="n">
         <v>9505025</v>
       </c>
-      <c r="F61" s="4" t="n">
+      <c r="F62" s="4" t="n">
         <v>167</v>
       </c>
-      <c r="G61" s="8" t="n">
+      <c r="G62" s="8" t="n">
         <v>69600</v>
       </c>
-      <c r="H61" s="8" t="n">
+      <c r="H62" s="8" t="n">
         <v>416.77</v>
       </c>
-      <c r="I61" s="10" t="n">
-[...16 lines deleted...]
-      <c r="E62" t="n">
+      <c r="I62" s="10" t="n">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>20</v>
+      </c>
+      <c r="B63" t="s">
+        <v>32</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63" t="s">
+        <v>95</v>
+      </c>
+      <c r="E63" t="n">
         <v>9505077</v>
       </c>
-      <c r="F62" t="n">
+      <c r="F63" t="n">
         <v>20</v>
       </c>
-      <c r="G62" s="7" t="n">
+      <c r="G63" s="7" t="n">
         <v>6700</v>
       </c>
-      <c r="H62" s="7" t="n">
+      <c r="H63" s="7" t="n">
         <v>335</v>
       </c>
-      <c r="I62" s="9" t="n">
-[...5 lines deleted...]
-        <v>20</v>
+      <c r="I63" s="9" t="n">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="65" ht="15" s="5" customFormat="true">
+      <c r="A65" s="5" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.6999999999999998" right="0.6999999999999998" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
 </file>