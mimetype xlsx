--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -935,51 +935,51 @@
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="60.421875" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="122.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="18.5234375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="n">
-        <v>46113</v>
+        <v>46158</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>84</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>228</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>229</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>230</v>
       </c>
       <c r="G5" s="4" t="s">