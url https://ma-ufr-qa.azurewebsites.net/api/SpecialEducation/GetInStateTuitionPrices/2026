--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -935,51 +935,51 @@
     <sheetView zoomScale="100" topLeftCell="A1" workbookViewId="0" showGridLines="true" showRowColHeaders="true" view="normal"/>
   </sheetViews>
   <sheetFormatPr customHeight="false" defaultColWidth="9.28125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" bestFit="true" width="60.421875" hidden="false" outlineLevel="0"/>
     <col min="2" max="2" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="3" max="3" bestFit="true" width="122.23046875" hidden="false" outlineLevel="0"/>
     <col min="4" max="4" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="5" max="5" bestFit="true" width="18.5234375" hidden="false" outlineLevel="0"/>
     <col min="6" max="6" bestFit="true" width="13.28125" hidden="false" outlineLevel="0"/>
     <col min="7" max="7" bestFit="true" width="12.23046875" hidden="false" outlineLevel="0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="n">
-        <v>46158</v>
+        <v>46204</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>84</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>228</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>229</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>230</v>
       </c>
       <c r="G5" s="4" t="s">